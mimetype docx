--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -288,51 +288,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>