--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -126,62 +126,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Work Product. Advice and written work product created for the Client under this Agreement is assigned to the Client on payment of the related fees. The Consultant keeps pre-existing tools and methodologies and grants the Client a license to use them as needed to use that work product.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Confidentiality. Each Party will keep the other's non-public business information confidential and use it only to perform this Agreement, except for information that is public, independently developed, or required to be disclosed by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Governing Law. This Agreement is governed by the laws of Delaware, without regard to conflict of laws principles. Any legal suit, action, or proceeding relating to this Agreement must be instituted in the state or federal courts located in Delaware, and each Party irrevocably submits to the exclusive jurisdiction of those courts.</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">8. General. This Agreement is the entire agreement about the engagement, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies.</w:t>
+        <w:t xml:space="preserve">7. Indemnity. The Consultant will defend the Client against a third-party claim arising from the Consultant's negligence, willful misconduct, or a claim that the work product infringes that third party's intellectual property, and will pay damages finally awarded or a settlement the Consultant approves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Limitation of Liability. Neither Party is liable for consequential, special, or lost-profit damages. Each Party's total liability under this Agreement is limited to the fees paid in the 12 months before the claim, except for the Consultant's defense duty above, a Party's fraud, a breach of confidentiality, or liability that cannot be limited by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Insurance. The Consultant will keep commercial general liability insurance of at least $1 million per claim and will give the Client a certificate on request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Governing Law. This Agreement is governed by the laws of Delaware, without regard to conflict of laws principles. Any legal suit, action, or proceeding relating to this Agreement must be instituted in the state or federal courts located in Delaware, and each Party irrevocably submits to the exclusive jurisdiction of those courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. General. This Agreement is the entire agreement about the engagement, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, the Parties have executed this Agreement as of the Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Client: [Party A]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -255,51 +288,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>