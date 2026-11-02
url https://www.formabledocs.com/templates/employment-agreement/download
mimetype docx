--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -27,268 +27,279 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">EMPLOYMENT AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This Employment Agreement (the "Agreement") is entered into as of [Effective Date] (the "Effective Date"), by and between:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Party A], a corporation ("Employer"), and</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">[Party B], a corporation ("Employee").</w:t>
+        <w:t xml:space="preserve">[Employer], a corporation ("Employer"), and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Employee], an individual ("Employee").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Employer wishes to employ the Employee, and the Employee wishes to accept that employment, on the terms of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Position. The Employer employs the Employee in the position of [job title]. The Employee will perform the duties of that role and other duties the Employer reasonably assigns, and will devote working time to the Employer's business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Term. Employment is at-will and begins on [start date]. Either Party may end the employment at any time, with or without cause or advance notice, except as required by applicable law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Compensation. The Employer will pay the Employee [compensation]. The Employer may withhold taxes and other amounts required by law. Any bonus or equity is discretionary unless a separate writing says otherwise.</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">7. General. This Agreement is the entire agreement about the employment, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies. It does not guarantee employment for any period except as expressly stated.</w:t>
+        <w:t xml:space="preserve">3. Compensation. The Employer will pay the Employee [compensation] as a salary. The Employer will also pay overtime if the law requires it for this role. The Employer may withhold taxes and other amounts required by law. Any bonus or equity is discretionary unless a separate writing says otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Benefits. The Employee will be eligible for the benefit plans the Employer offers to employees in a similar role, on the terms of those plans. The Employer may change or end a plan. This Agreement does not promise a particular benefit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Confidentiality. The Employee will keep the Employer's confidential information secret and use it only for the job. The Employee may disclose it if the law requires, after giving notice where the law allows. This duty survives the end of employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Inventions. The Employee assigns to the Employer the inventions and work product the Employee creates in the course of the job or with the Employer's resources. An invention stays with the Employee when the law says so, including one made entirely on the Employee's own time, without the Employer's equipment, supplies, or confidential information, that does not relate to the Employer's business and does not result from work for the Employer. The Employee will sign the papers reasonably needed to record the Employer's ownership. This duty survives the end of employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Return of Property. On the last day of employment the Employee will return all Employer property and confidential materials, except copies kept under legal retention duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Governing Law. This Agreement is governed by the laws of Delaware, without regard to conflict of laws principles. Any legal suit, action, or proceeding relating to this Agreement must be instituted in the state or federal courts located in Delaware, and each Party irrevocably submits to the exclusive jurisdiction of those courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. General. This Agreement is the entire agreement about the employment, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies. It does not guarantee employment for any period except as expressly stated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, the Parties have executed this Agreement as of the Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Employer: [Party A]</w:t>
+        <w:t xml:space="preserve">Employer: [Employer]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">By: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F0000"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Employee: [Party B]</w:t>
+        <w:t xml:space="preserve">Employee: [Employee]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">By: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000F"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>