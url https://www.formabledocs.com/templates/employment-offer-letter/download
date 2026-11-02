--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -27,62 +27,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">EMPLOYMENT OFFER LETTER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This Employment Offer Letter (the "Letter") is entered into as of [Effective Date] (the "Effective Date"), by and between:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Party A], a corporation ("Employer"), and</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">[Party B], a corporation ("Candidate").</w:t>
+        <w:t xml:space="preserve">[Employer], a corporation ("Employer"), and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Candidate], an individual ("Candidate").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Employer is pleased to offer the Candidate employment on the terms in this Letter. Signing this Letter accepts the offer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Position and Start Date. The Employer offers the Candidate the position of [job title], with a proposed start date of [start date].</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -137,147 +137,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Entire Offer. This Letter is the entire offer about the employment and supersedes prior discussions. It may be signed in counterparts, including electronic copies. A long-form employment agreement, if later signed, controls if it conflicts with this Letter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, the Parties have executed this Letter as of the Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Employer: [Party A]</w:t>
+        <w:t xml:space="preserve">Employer: [Employer]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">By: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0F0000"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidate: [Party B]</w:t>
+        <w:t xml:space="preserve">Candidate: [Candidate]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">By: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00000F"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>