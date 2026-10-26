--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -159,73 +159,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Proprietary Rights. The Disclosing Party retains all of its intellectual property and other rights in its Confidential Information, and disclosing it to the Receiving Party grants no license under those rights other than the limited right to use the Confidential Information for the Purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Disclaimer. ALL CONFIDENTIAL INFORMATION IS PROVIDED "AS IS", WITH ALL FAULTS, AND WITHOUT WARRANTIES, INCLUDING THE IMPLIED WARRANTIES OF TITLE, MERCHANTABILITY, AND FITNESS FOR A PARTICULAR PURPOSE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Equitable Relief. A breach of this Agreement may cause irreparable harm for which monetary damages are an insufficient remedy. On a breach of this Agreement, the Disclosing Party is entitled to seek appropriate equitable relief, including an injunction, in addition to its other remedies.</w:t>
+        <w:t xml:space="preserve">10. Equitable Relief. A breach of this Agreement may cause irreparable harm for which monetary damages are an insufficient remedy. In the event of a breach of this Agreement, the Disclosing Party is entitled to seek appropriate equitable relief, including an injunction, in addition to its other remedies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Governing Law and Jurisdiction. This Agreement and all matters relating to it are governed by, and construed in accordance with, the laws of Delaware, without regard to its conflict of laws provisions. Any legal suit, action, or proceeding relating to this Agreement must be instituted in the state or federal courts located in Delaware, and each Party irrevocably submits to the exclusive jurisdiction of those courts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">12. General. Neither Party is obligated under this Agreement to disclose Confidential Information to the other or to proceed with any proposed transaction. Neither Party may assign this Agreement without the other Party's prior written consent, except that either Party may assign it in connection with a merger, reorganization, acquisition, or other transfer of all or substantially all of its assets or voting securities, and any assignment in violation of this Section is null and void. This Agreement binds and benefits each Party's permitted successors and assigns. Waivers must be signed by the waiving Party's authorized representative and cannot be implied from conduct. If any provision of this Agreement is held unenforceable, it will be limited to the minimum extent necessary so the rest of this Agreement remains in effect. This Agreement constitutes the entire agreement of the Parties with respect to its subject matter and supersedes all prior and contemporaneous understandings, agreements, representations, and warranties, whether written or oral, regarding that subject matter. This Agreement may only be amended, modified, waived, or supplemented by a writing signed by both Parties. Notices, requests, and approvals under this Agreement must be sent in writing to the addresses stated above and are deemed delivered on receipt. This Agreement may be executed in counterparts, including electronic copies, each of which is deemed an original and which together form the same agreement.</w:t>
+        <w:t xml:space="preserve">12. General. Neither Party is obligated under this Agreement to disclose Confidential Information to the other or to proceed with any proposed transaction. Neither Party may assign this Agreement without the other Party's prior written consent, except that either Party may assign it in connection with a merger, reorganization, acquisition, or other transfer of all or substantially all of its assets or voting securities, and any assignment in violation of this Section is null and void. This Agreement binds and benefits each Party's permitted successors and assigns. Waivers must be signed by the waiving Party's authorized representative and cannot be implied from conduct. If any provision of this Agreement is held unenforceable, it will be limited to the minimum extent necessary so the rest of this Agreement remains in effect. This Agreement constitutes the entire agreement of the Parties with respect to its subject matter and supersedes all prior and contemporaneous understandings, agreements, representations, and warranties, whether written or oral, regarding that subject matter. This Agreement may only be amended, modified, waived, or supplemented by a writing signed by both Parties. Notices, requests, and approvals under this Agreement must be sent in writing to the addresses stated above and are deemed delivered on receipt. This Agreement may be executed in counterparts, including electronic copies, each of which is deemed an original and which together constitute one and the same agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, the Parties have executed this Agreement as of the Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Party A: [Party A]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -299,51 +299,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>