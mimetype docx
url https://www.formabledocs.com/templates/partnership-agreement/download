--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -71,117 +71,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Each may be referred to as a "Partner" and together as the "Partners." The Partners wish to carry on the business described below as a partnership on the terms of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Purpose. The Partners associate as co-owners to carry on [description of the partnership business] (the "Business") for profit. Each Partner is an agent of the partnership for carrying on the Business in the ordinary course. This Agreement does not create an employment relationship between the Partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Contributions. The Partners will contribute the following to the partnership: [description of each partner's contributions]. Additional capital calls require written agreement of the Partners.</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">8. General. This Agreement is the entire agreement about the partnership, may be amended only in a writing signed by both Partners, and may be signed in counterparts, including electronic copies. If a provision is unenforceable, the rest remains in effect.</w:t>
+        <w:t xml:space="preserve">2. Contributions. The Partners will contribute the following to the partnership: [description of each partner's contributions]. A further contribution needs both Partners to agree in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Capital Accounts. The partnership will keep a capital account for each Partner. An account starts with that Partner's contributions, goes up by profits allocated to that Partner, and goes down by losses allocated to that Partner and by money or property paid out to that Partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Ownership and Profits. Ownership of the partnership is [ownership split]. Profits and losses are allocated in that same proportion unless the Partners agree otherwise in writing. Allocations are recorded in the capital accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Management. Each Partner may take ordinary actions in the ordinary course of the Business. Major decisions require both Partners to agree. Major decisions include admitting a new partner, selling substantially all of the assets, borrowing outside the ordinary course, and dissolving the partnership. If the Partners cannot agree on a major decision within 30 days after one Partner asks in writing, either Partner may require the partnership to wind up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Payouts. The Partners will pay out available cash when they agree in writing, and not if the payout would leave the partnership unable to pay its debts as they come due. On winding up, creditors are paid first. What remains is paid to the Partners in proportion to their positive capital accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Books. The partnership will keep records of its income, expenses, and capital accounts, and will give each Partner a yearly summary within 90 days after the year ends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Transfers. A Partner may not sell, pledge, or give away its interest unless the other Partner agrees in writing. A transfer that breaks this section has no effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Term and Withdrawal. This Agreement begins on the Effective Date and continues until dissolved by written agreement or as required by law. A Partner may withdraw on 30 days' written notice. Withdrawal does not by itself require the partnership to wind up. The remaining Partner may continue the Business, and the withdrawing Partner is entitled to the amount that would have been distributable if the partnership were wound up as of the withdrawal date, paid within a commercially reasonable period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Confidentiality. Each Partner will keep confidential the partnership's non-public business information and use it only for the Business, except for information that is public, independently developed, or required to be disclosed by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Governing Law. This Agreement is governed by the laws of Delaware, without regard to conflict of laws principles. Any legal suit, action, or proceeding relating to this Agreement must be instituted in the state or federal courts located in Delaware, and each Party irrevocably submits to the exclusive jurisdiction of those courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. General. This Agreement is the entire agreement about the partnership, may be amended only in a writing signed by both Partners, and may be signed in counterparts, including electronic copies. If a provision is unenforceable, the rest remains in effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, the Parties have executed this Agreement as of the Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Partner A: [Party A]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -255,51 +299,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>