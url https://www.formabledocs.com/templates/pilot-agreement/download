--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -60,51 +60,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">[Party B], a corporation ("Customer").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Each may be referred to as a "Party" and together as the "Parties." The Provider wishes to make the Product available to the Customer for a limited evaluation, and the Customer wishes to evaluate it on the terms below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The Product. The product available under this Agreement is [description of the product being evaluated] (the "Product"). During the Pilot Period the Provider will make the Product available to the Customer, and grants the Customer a limited, non-exclusive, non-sublicensable, non-transferable right to access and use it, including a licence to install and run any client-side software that forms part of it on systems the Customer owns or controls.</w:t>
+        <w:t xml:space="preserve">1. The Product. The product available under this Agreement is [description of the product being evaluated] (the "Product"). During the Pilot Period the Provider will make the Product available to the Customer, and grants the Customer a limited, non-exclusive, non-sublicensable, non-transferable right to access and use it, including a license to install and run any client-side software that forms part of it on systems the Customer owns or controls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Evaluation Purpose. The Customer may use the Product solely to test and evaluate it internally in order to decide whether to enter into a longer-term agreement with the Provider (the "Evaluation Purpose"). The Customer will not use the Product in live production systems or rely on it for business-critical operations during the Pilot Period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Pilot Period. The pilot begins on the Effective Date and runs for 90 days (the "Pilot Period"), unless terminated earlier under this Agreement. The Parties may extend the Pilot Period by written agreement, including by email.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -137,62 +137,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Users and Accounts. The Customer is responsible for everything done through its accounts and for its users' compliance with this Agreement. The Customer and its users will protect the confidentiality of their credentials and will promptly notify the Provider if they suspect any fraudulent activity or that credentials have been compromised.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Customer Content. The Customer retains all right, title, and interest in the data, information, and materials it or its users submit to the Product ("Customer Content"). The Provider may copy, display, modify, and use Customer Content only as needed to provide and maintain the Product during the Pilot Period. The Customer is responsible for the accuracy and content of Customer Content and warrants that it has the rights necessary to submit it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Feedback and Usage Data. The Customer may, but does not have to, give the Provider feedback about the Product, in which case the Customer gives it as is and the Provider may use it freely without restriction or obligation. The Provider may collect and analyse data about the use and performance of the Product and may use that data to maintain, improve, and promote its products and services, but may only share it with others in aggregated form that does not identify the Customer or its users.</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">9. Restrictions. Except as this Agreement expressly permits, the Customer will not, and will not allow anyone else to: (a) reverse engineer, decompile, or attempt to discover the source code or underlying ideas of the Product, except where applicable law prohibits this restriction; (b) sell, transfer, sublicense, lend, rent, or otherwise let anyone else access the Product; (c) remove any proprietary notices or labels; (d) copy, modify, or create derivative works of the Product; (e) conduct security or vulnerability testing on, interfere with the operation of, degrade the performance of, or circumvent the access restrictions of the Product; (f) access any account, data, or portion of the Product it is not authorized to access; (g) use the Product to build a competing product or service; (h) use the Product for any activity where its failure could reasonably lead to death, bodily injury, or environmental damage, or for any activity prohibited by law; or (i) upload to the Product any content it does not have the rights to.</w:t>
+        <w:t xml:space="preserve">8. Feedback and Usage Data. The Customer may, but does not have to, give the Provider feedback about the Product, in which case the Customer gives it as is and the Provider may use it freely without restriction or obligation. The Provider may collect and analyze data about the use and performance of the Product and may use that data to maintain, improve, and promote its products and services, but may only share it with others in aggregated form that does not identify the Customer or its users.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Restrictions. Except as this Agreement expressly permits, the Customer will not, and will not allow anyone else to: (a) reverse engineer, decompile, or attempt to discover the source code or underlying ideas of the Product, except where applicable law prohibits this restriction; (b) sell, transfer, sublicense, lend, rent, or otherwise let anyone else access the Product; (c) remove any proprietary notices or labels; (d) copy, modify, or create derivative works of the Product; (e) conduct security or vulnerability testing on, interfere with the operation of, degrade the performance of, or circumvent the access restrictions of the Product; (f) access any account, data, or portion of the Product it is not authorized to access; (g) use the Product to build a competing product or service; (h) use the Product for any activity where its failure could reasonably lead to death, bodily injury, or environmental damage, or for any activity prohibited by law; or (i) upload to the Product any content it does not have the right to upload.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Reservation of Rights. Except for the limited rights this Agreement grants, the Provider retains all right, title, and interest in the Product, whether developed before or after the Effective Date, and the Customer retains all right, title, and interest in Customer Content. Nothing in this Agreement transfers ownership of either Party's intellectual property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Confidentiality. Each Party may disclose confidential business, technical, or financial information to the other in connection with this Agreement ("Confidential Information"), including the existence and terms of this Agreement. Non-public Customer Content is the Customer's Confidential Information, and non-public information about the Product is the Provider's Confidential Information. The receiving Party will use Confidential Information solely to perform this Agreement or exercise its rights under it, will not disclose it to anyone else except to users, employees, advisors, and contractors who need to know it and are bound by comparable obligations, and will protect it with at least the same care it uses for its own similar information and no less than a reasonable standard of care. These obligations do not apply to information that the receiving Party knew without obligation before disclosure, that is or becomes public through no fault of the receiving Party, that it receives without restriction from someone entitled to disclose it, or that it independently develops without reference to the Confidential Information. The receiving Party may disclose Confidential Information where required by law, after giving reasonable advance notice where legally permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -387,51 +387,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>