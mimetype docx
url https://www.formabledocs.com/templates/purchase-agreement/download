--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -93,84 +93,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Purchase Price. The purchase price is [purchase price], payable in immediately available funds at Closing unless the Parties agree otherwise in writing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Closing. Closing will occur on [closing date] (the "Closing"), or on another date the Parties agree in writing. At Closing the Seller will transfer title to the Purchased Items free of liens created by the Seller, and the Buyer will pay the purchase price.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Title and Risk of Loss. Title and risk of loss pass to the Buyer at Closing, except for loss caused by the Seller's negligence before delivery.</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">7. General. This Agreement is the entire agreement about the sale, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies.</w:t>
+        <w:t xml:space="preserve">4. Title and Risk of Loss. Title and the risk of loss pass to the Buyer when the goods are delivered. Loss the Seller causes before delivery stays with the Seller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Inspection. The Buyer has 30 days after delivery to reject goods that do not match this Agreement, by written notice. Goods that are not rejected in that time are accepted. The Seller will promptly repair, replace, or refund rejected goods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Warranty. The Seller states that it has the right to sell the goods, that they match the description in this Agreement, and that they will be free of material defects for 90 days after delivery. These statements last for 12 months after Closing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Governing Law. This Agreement is governed by the laws of Delaware, without regard to conflict of laws principles. Any legal suit, action, or proceeding relating to this Agreement must be instituted in the state or federal courts located in Delaware, and each Party irrevocably submits to the exclusive jurisdiction of those courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. General. This Agreement is the entire agreement about the sale, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, the Parties have executed this Agreement as of the Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyer: [Party A]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -244,51 +255,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>