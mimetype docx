--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -104,84 +104,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Term. The initial term is 12 months from the Effective Date. After the initial term the subscription renews for successive 12-month periods unless a Party gives 30 days' notice before a renewal. Either Party may end this Agreement immediately for an uncured material breach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Acceptable Use. The Customer will not reverse engineer the Service, share access credentials except with authorized users, or use the Service to violate law. The Vendor may suspend access for a material breach after notice where reasonably practicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Customer Data. The Customer owns its data. The Vendor will process that data only to provide the Service and as required by law. If personal data is processed, the Parties will sign a separate data processing agreement.</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">8. General. This Agreement is the entire agreement about the Service, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies. Order forms signed under this Agreement are incorporated by reference.</w:t>
+        <w:t xml:space="preserve">5. Support. The Vendor will provide email support on business days and will use reasonable efforts to answer within two business days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Security. The Vendor will keep reasonable administrative and technical safeguards for the Service and the Customer's data, and will tell the Customer without undue delay after it confirms that someone accessed that data without permission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Customer Data. The Customer owns its data. The Vendor will use that data only to provide the Service and as the law requires. Where the Vendor handles personal data for the Customer, it will do so only on the Customer's instructions, will not sell that data, and will not use it for the Vendor's own purposes. The Parties will sign a data processing addendum if the law requires one. For 30 days after this Agreement ends, the Vendor will make the Customer's data available for export in a common format, and will then delete it, except copies the law requires the Vendor to keep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Intellectual Property Claims. The Vendor will defend the Customer against a third-party claim that the Service, as provided by the Vendor, infringes that third party's intellectual property, and will pay damages finally awarded or a settlement the Vendor approves. This does not cover a claim caused by the Customer's modification, by combining the Service with materials the Vendor did not provide, or by use outside this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Limitation of Liability. Neither Party is liable for consequential, special, or lost-profit damages. Each Party's total liability under this Agreement is limited to the fees paid by the Customer in the 12 months before the claim, except for a Party's fraud, a breach of confidentiality, the Vendor's intellectual-property defense above, or liability that cannot be limited by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Governing Law. This Agreement is governed by the laws of Delaware, without regard to conflict of laws principles. Any legal suit, action, or proceeding relating to this Agreement must be instituted in the state or federal courts located in Delaware, and each Party irrevocably submits to the exclusive jurisdiction of those courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. General. This Agreement is the entire agreement about the Service, may be amended only in a writing signed by both Parties, and may be signed in counterparts, including electronic copies. Order forms signed under this Agreement are incorporated by reference.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, the Parties have executed this Agreement as of the Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor: [Party A]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -255,51 +288,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: [Signatory]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: [Title]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>